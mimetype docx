--- v0 (2026-08-31)
+++ v1 (2026-11-08)
@@ -4,267 +4,406 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
+    <w:p w:rsidR="00B429E7" w:rsidRDefault="002852AF" w:rsidP="00B429E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
-          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ГКУСО «Центр документации</w:t>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r w:rsidR="00B429E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осударственное казенное учреждение </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B429E7" w:rsidRDefault="00B429E7" w:rsidP="00B429E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Свердловской области</w:t>
+      </w:r>
+      <w:r w:rsidR="002852AF" w:rsidRPr="00DB3CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF" w:rsidP="00B429E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00B429E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Государственный архив</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
-        <w:t>общественных организаций</w:t>
+      </w:r>
+      <w:r w:rsidR="00B429E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>социально-политической истории</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>Свердловской области»</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00B429E7" w:rsidRPr="00B429E7" w:rsidRDefault="00B429E7" w:rsidP="00B429E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(ГКУСО «ГАСПИСО»)</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="000D1963" w:rsidRPr="00DB3CC6" w:rsidRDefault="000D1963">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10031" w:type="dxa"/>
+        <w:tblW w:w="11023" w:type="dxa"/>
         <w:tblInd w:w="216" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5279"/>
+        <w:gridCol w:w="6271"/>
         <w:gridCol w:w="4752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D1963" w:rsidTr="00DB3CC6">
-[...6 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w:rsidR="000D1963" w:rsidTr="00B429E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000D1963" w:rsidRPr="00DB3CC6" w:rsidRDefault="002852AF" w:rsidP="00B429E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-74"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ЗАКАЗ (ТРЕБОВАНИЕ)</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB3CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">НА ВЫДАЧУ АРХИВНЫХ ДОКУМЕНТОВ, КОПИЙ ФОНДА ПОЛЬЗОВАНИЯ, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF" w:rsidP="00B429E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-74"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ОПИСЕЙ ДЕЛ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D1963" w:rsidRPr="00DB3CC6" w:rsidRDefault="002852AF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="00B429E7" w:rsidRDefault="002852AF" w:rsidP="00B429E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-74"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>РАЗРЕШАЮ выдачу архивных документов</w:t>
+              <w:t xml:space="preserve">РАЗРЕШАЮ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D1963" w:rsidRPr="00DB3CC6" w:rsidRDefault="002852AF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="000D1963" w:rsidRPr="00DB3CC6" w:rsidRDefault="002852AF" w:rsidP="00B429E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-74"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Директор ГКУСО «ЦДООСО</w:t>
+              <w:t>выдачу архивных документов</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+          </w:p>
+          <w:p w:rsidR="000D1963" w:rsidRPr="00DB3CC6" w:rsidRDefault="002852AF" w:rsidP="00CF164C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-74"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB3CC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Директор ГКУСО «</w:t>
+            </w:r>
+            <w:r w:rsidR="00B429E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ГАСПИСО</w:t>
+            </w:r>
             <w:r w:rsidRPr="00DB3CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB3CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:br/>
-              <w:t>_____________(_______________)</w:t>
+              <w:t>__________</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00CF164C">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>___</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB3CC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>___(</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF164C">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>А.А. Гагарин</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB3CC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D1963" w:rsidTr="00DB3CC6">
-[...6 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:tr w:rsidR="000D1963" w:rsidTr="00B429E7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="000D1963" w:rsidRDefault="000D1963" w:rsidP="00B429E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-74"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D1963" w:rsidRPr="00DB3CC6" w:rsidRDefault="002852AF">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidR="000D1963" w:rsidRPr="00DB3CC6" w:rsidRDefault="002852AF" w:rsidP="00B429E7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-74"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB3CC6">
               <w:rPr>
                 <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>«____»________________ 20___г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="000D1963" w:rsidRPr="00DB3CC6" w:rsidRDefault="000D1963">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000D1963" w:rsidRPr="00DB3CC6" w:rsidRDefault="002852AF">
+    <w:p w:rsidR="000D1963" w:rsidRPr="00DB3CC6" w:rsidRDefault="002852AF" w:rsidP="00B429E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>на ____</w:t>
       </w:r>
       <w:r w:rsidR="00DA3407" w:rsidRPr="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -276,193 +415,176 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3407">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3407">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(дата)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB3CC6" w:rsidRDefault="002852AF">
+    <w:p w:rsidR="00DB3CC6" w:rsidRDefault="00B429E7" w:rsidP="00B429E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="-427"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB3CC6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>__________</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">____________________________________ </w:t>
+        <w:t>_________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
+    <w:p w:rsidR="00B429E7" w:rsidRDefault="002852AF" w:rsidP="00B429E7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="-427"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00DA3407" w:rsidRPr="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidR="00DA3407" w:rsidRPr="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>___________</w:t>
+        <w:t>_</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B429E7">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
-          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
+        <w:t>________</w:t>
       </w:r>
+      <w:r w:rsidRPr="00DB3CC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF" w:rsidP="00B429E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4253" w:right="-427"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(тема исследования)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="000D1963">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10137" w:type="dxa"/>
         <w:tblInd w:w="226" w:type="dxa"/>
@@ -4171,108 +4293,108 @@
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="00DA3407">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t xml:space="preserve">                     </w:t>
+        <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidRPr="00496190">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(подпись, расшифровка)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DA3407" w:rsidRPr="00DA3407" w:rsidRDefault="00DA3407">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB3CC6">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«____» ______________ 20__ г.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA3407" w:rsidRPr="00DA3407" w:rsidSect="000D1963">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="851" w:bottom="851" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DA3407" w:rsidRDefault="00DA3407" w:rsidP="000D1963">
+    <w:p w:rsidR="00284966" w:rsidRDefault="00284966" w:rsidP="000D1963">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DA3407" w:rsidRDefault="00DA3407" w:rsidP="000D1963">
+    <w:p w:rsidR="00284966" w:rsidRDefault="00284966" w:rsidP="000D1963">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4299,121 +4421,121 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="500078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Liberation Mono"/>
+    <w:altName w:val="Notice "/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="500078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000283" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DA3407" w:rsidRDefault="00DA3407">
+    <w:p w:rsidR="00284966" w:rsidRDefault="00284966">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DA3407" w:rsidRDefault="00DA3407">
+    <w:p w:rsidR="00284966" w:rsidRDefault="00284966">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="00DA3407" w:rsidRDefault="00F531E8">
+  <w:p w:rsidR="00DA3407" w:rsidRDefault="00B47E61">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:fldSimple w:instr=" PAGE ">
       <w:r w:rsidR="00DA3407">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="002C4144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D6005E6"/>
     <w:lvl w:ilvl="0" w:tplc="0E7AE472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5482,81 +5604,85 @@
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="000D1963"/>
     <w:rsid w:val="000D1963"/>
+    <w:rsid w:val="00284966"/>
     <w:rsid w:val="002852AF"/>
     <w:rsid w:val="003D1ACD"/>
     <w:rsid w:val="00496190"/>
     <w:rsid w:val="004B015F"/>
     <w:rsid w:val="004F0BDC"/>
     <w:rsid w:val="007456C5"/>
     <w:rsid w:val="00832A4A"/>
     <w:rsid w:val="008919E0"/>
     <w:rsid w:val="009B7C9A"/>
+    <w:rsid w:val="00B429E7"/>
+    <w:rsid w:val="00B47E61"/>
+    <w:rsid w:val="00CF164C"/>
     <w:rsid w:val="00DA3407"/>
     <w:rsid w:val="00DB3CC6"/>
     <w:rsid w:val="00F531E8"/>
     <w:rsid w:val="00FE5ADB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
@@ -6377,82 +6503,82 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\GostName.XSL" StyleName="GOST - Name Sort"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FFFC4C4-749F-4CD8-8550-F3AE898AA8A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D1BBCCA-2E30-42A8-BB07-B9ABF4E1E93B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>161</Words>
-  <Characters>923</Characters>
+  <Words>173</Words>
+  <Characters>987</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ЦДО ОСО</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1082</CharactersWithSpaces>
+  <CharactersWithSpaces>1158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>udalova</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>