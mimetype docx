--- v0 (2026-08-30)
+++ v1 (2026-11-08)
@@ -4,110 +4,136 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="000D1963" w:rsidRDefault="000D1963">
-[...13 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w:rsidR="00C37786" w:rsidRDefault="00C37786">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Государственное казенное учреждение Свердловской области </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«Центр документации общественных организаций Свердловской области»</w:t>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37786">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Государственный архив социально-политической истории</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Свердловской области»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C37786" w:rsidRDefault="00C37786">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ГКУСО «ГАСПИСО)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="000D1963">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
@@ -613,51 +639,65 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ознакомлен (а) с Порядком работы в читальном зале ГКУСО «ЦДООСО», обязуюсь его выполнять.</w:t>
+        <w:t>ознакомлен (а) с Порядком работы в читальном зале ГКУСО «</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37786">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ГАСПИСО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>», обязуюсь его выполнять.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
       <w:pPr>
         <w:pStyle w:val="af9"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Я согласен на обработку в документальной и/или электронной форме моих персональных данных, указанных в анкете, в соответствии с Федеральным законом от 27.07.2006 № 152-ФЗ «О персональных данных».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -668,51 +708,65 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обязуюсь соблюдать режим конфиденциальности в отношении ставшей мне известной информации, использование и распространение которой ограничено законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Я уведомлен, что в читальном зале ГКУСО «ЦДООСО» осуществляется видеосъемка.</w:t>
+        <w:t>Я уведомлен, что в читальном зале ГКУСО «</w:t>
+      </w:r>
+      <w:r w:rsidR="00C37786">
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ГАСПИСО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» осуществляется видеосъемка.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>_______________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000D1963" w:rsidRDefault="002852AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -782,61 +836,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000D1963" w:rsidSect="000D1963">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="851" w:bottom="851" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FE5ADB" w:rsidRDefault="00FE5ADB" w:rsidP="000D1963">
+    <w:p w:rsidR="00B11A04" w:rsidRDefault="00B11A04" w:rsidP="000D1963">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FE5ADB" w:rsidRDefault="00FE5ADB" w:rsidP="000D1963">
+    <w:p w:rsidR="00B11A04" w:rsidRDefault="00B11A04" w:rsidP="000D1963">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -863,131 +917,131 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="500078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Liberation Mono"/>
+    <w:altName w:val="Notice "/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="500078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NSimSun">
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000283" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FE5ADB" w:rsidRDefault="00FE5ADB">
+    <w:p w:rsidR="00B11A04" w:rsidRDefault="00B11A04">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FE5ADB" w:rsidRDefault="00FE5ADB">
+    <w:p w:rsidR="00B11A04" w:rsidRDefault="00B11A04">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="002852AF" w:rsidRDefault="00B315E6">
+  <w:p w:rsidR="002852AF" w:rsidRDefault="002E348D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:fldSimple w:instr=" PAGE ">
-      <w:r w:rsidR="001106FE">
+      <w:r w:rsidR="00C37786">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="002C4144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D6005E6"/>
     <w:lvl w:ilvl="0" w:tplc="0E7AE472">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
@@ -2049,74 +2103,77 @@
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="000D1963"/>
     <w:rsid w:val="000D1963"/>
     <w:rsid w:val="001106FE"/>
     <w:rsid w:val="002852AF"/>
     <w:rsid w:val="002C2966"/>
+    <w:rsid w:val="002E348D"/>
     <w:rsid w:val="003D1ACD"/>
     <w:rsid w:val="004F0BDC"/>
     <w:rsid w:val="007456C5"/>
     <w:rsid w:val="008919E0"/>
+    <w:rsid w:val="00B11A04"/>
     <w:rsid w:val="00B315E6"/>
+    <w:rsid w:val="00C37786"/>
     <w:rsid w:val="00FE5ADB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
@@ -2937,79 +2994,79 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\GostName.XSL" StyleName="GOST - Name Sort"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A440EDA-B170-45FF-BC46-9826A65CEBCC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98391E51-1E07-4C1E-BA2D-8EABCCF1C5B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>494</Words>
-  <Characters>2821</Characters>
+  <Words>498</Words>
+  <Characters>2844</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>ЦДО ОСО</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3309</CharactersWithSpaces>
+  <CharactersWithSpaces>3336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>udalova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>ru-RU</dc:language>
 </cp:coreProperties>
 </file>